--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -29,174 +29,174 @@
     <sheet sheetId="2" name="Prévision logistique" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Prévision résultat" state="visible" r:id="rId6"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="93">
   <si>
     <t>LA TABLE D'AUGUSTIN · Tenez le service · cockpit de prévision</t>
   </si>
   <si>
     <t>Feuille de paramètres : ce que le jeu applique. Modifiez-la seulement si l'enseignant a changé les règles.</t>
   </si>
   <si>
     <t>L'ENTREPRISE</t>
   </si>
   <si>
     <t>Capacité salle et cuisine (couverts/tour)</t>
   </si>
   <si>
     <t>Heures de main-d'œuvre disponibles par tour</t>
   </si>
   <si>
-    <t>10 personnes × 455 h</t>
+    <t>10 personnes × 151,7 h</t>
   </si>
   <si>
     <t>Charges de structure décaissées par tour</t>
   </si>
   <si>
-    <t>Amortissements par tour</t>
+    <t>Amortissements par tour, au départ</t>
   </si>
   <si>
     <t>Budget marketing de référence par tour</t>
   </si>
   <si>
     <t>Budget qualité de référence par tour</t>
   </si>
   <si>
     <t>Budget maintenance de référence par tour</t>
   </si>
   <si>
     <t>Taux d'impôt sur les bénéfices</t>
   </si>
   <si>
     <t>Échéance d'emprunt par tour</t>
   </si>
   <si>
     <t>Découvert autorisé</t>
   </si>
   <si>
     <t>LES DÉLAIS</t>
   </si>
   <si>
     <t>Part du chiffre d'affaires encaissée au tour suivant</t>
   </si>
   <si>
     <t>clientèles qui règlent à délai, pondérées par leur poids</t>
   </si>
   <si>
     <t>Part des achats payée au tour suivant</t>
   </si>
   <si>
-    <t>délai fournisseur 21 j sur un tour de 90 j</t>
+    <t>délai fournisseur 21 j sur un tour de 30 j</t>
   </si>
   <si>
     <t>À L'OUVERTURE</t>
   </si>
   <si>
     <t>Trésorerie</t>
   </si>
   <si>
     <t>Créances clients à encaisser</t>
   </si>
   <si>
     <t>Dettes fournisseurs à régler</t>
   </si>
   <si>
     <t>LA GAMME</t>
   </si>
   <si>
     <t>Référence</t>
   </si>
   <si>
     <t>Prix usuel</t>
   </si>
   <si>
     <t>Denrées</t>
   </si>
   <si>
     <t>Énergie de cuisson, commissions</t>
   </si>
   <si>
     <t>Coût variable</t>
   </si>
   <si>
     <t>Heures par unité</t>
   </si>
   <si>
     <t>Denrées perdues à l'ouverture</t>
   </si>
   <si>
-    <t>Saison T1</t>
-[...14 lines deleted...]
-    <t>Saison T6</t>
+    <t>Saison juin</t>
+  </si>
+  <si>
+    <t>Saison juillet</t>
+  </si>
+  <si>
+    <t>Saison août</t>
+  </si>
+  <si>
+    <t>Saison septembre</t>
+  </si>
+  <si>
+    <t>Saison octobre</t>
+  </si>
+  <si>
+    <t>Saison novembre</t>
   </si>
   <si>
     <t>couvert</t>
   </si>
   <si>
     <t>Prévision logistique · LA TABLE D'AUGUSTIN · Tenez le service</t>
   </si>
   <si>
     <t>Cases jaunes : vos hypothèses et vos décisions. Cases grises : ce que le classeur en déduit. La demande préremplie est la part moyenne du marché ; la vôtre dépendra de votre prix, de votre marketing et de vos concurrents.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Tour 1</t>
-[...14 lines deleted...]
-    <t>Tour 6</t>
+    <t>Tour 1 (juin)</t>
+  </si>
+  <si>
+    <t>Tour 2 (juillet)</t>
+  </si>
+  <si>
+    <t>Tour 3 (août)</t>
+  </si>
+  <si>
+    <t>Tour 4 (septembre)</t>
+  </si>
+  <si>
+    <t>Tour 5 (octobre)</t>
+  </si>
+  <si>
+    <t>Tour 6 (novembre)</t>
   </si>
   <si>
     <t>COUVERT</t>
   </si>
   <si>
     <t>Demande prévue (à saisir)</t>
   </si>
   <si>
     <t>Ticket moyen (à saisir)</t>
   </si>
   <si>
     <t>Couverts à préparer (à saisir — préremplie : de quoi servir la demande)</t>
   </si>
   <si>
     <t>Denrées perdues en début de tour</t>
   </si>
   <si>
     <t>Disponible à la vente</t>
   </si>
   <si>
     <t>Ventes prévues</t>
   </si>
   <si>
     <t>Denrées perdues en fin de tour</t>
   </si>
@@ -768,150 +768,150 @@
     <col min="5" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="13" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4">
-        <v>9000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4550</v>
+        <v>1517</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
-        <v>90000</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="5">
-        <v>6000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="5">
-        <v>3500</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="5">
-        <v>2250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="5">
-        <v>4000</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="6">
         <v>0.25</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="5">
-        <v>4375</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="5">
         <v>20000</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="6">
         <v>0.22</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="6">
-        <v>0.23</v>
+        <v>0.7</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="5">
         <v>25000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="5">
         <v>12000</v>
       </c>
@@ -971,66 +971,66 @@
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="5">
         <v>34</v>
       </c>
       <c r="C27" s="5">
         <v>10</v>
       </c>
       <c r="D27" s="5">
         <v>3</v>
       </c>
       <c r="E27" s="8">
         <f>C27+D27</f>
       </c>
       <c r="F27" s="9">
         <v>0.5</v>
       </c>
       <c r="G27" s="4">
         <v>0</v>
       </c>
       <c r="H27" s="10">
-        <v>0.9</v>
+        <v>1.1550000000000002</v>
       </c>
       <c r="I27" s="10">
-        <v>1.05</v>
+        <v>0.935</v>
       </c>
       <c r="J27" s="10">
-        <v>0.85</v>
+        <v>0.68</v>
       </c>
       <c r="K27" s="10">
-        <v>1.25</v>
+        <v>0.935</v>
       </c>
       <c r="L27" s="10">
-        <v>0.9</v>
+        <v>1.1875</v>
       </c>
       <c r="M27" s="10">
-        <v>1.05</v>
+        <v>1.1875</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="58" customWidth="1"/>
     <col min="2" max="7" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
@@ -1053,66 +1053,66 @@
         <v>42</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="4">
-        <v>8167</v>
+        <v>3337</v>
       </c>
       <c r="C6" s="4">
-        <v>9768</v>
+        <v>2267</v>
       </c>
       <c r="D6" s="4">
-        <v>6683</v>
+        <v>1405</v>
       </c>
       <c r="E6" s="4">
-        <v>13308</v>
+        <v>2686</v>
       </c>
       <c r="F6" s="4">
-        <v>9474</v>
+        <v>3936</v>
       </c>
       <c r="G6" s="4">
-        <v>11362</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="5">
         <v>34</v>
       </c>
       <c r="C7" s="5">
         <v>34</v>
       </c>
       <c r="D7" s="5">
         <v>34</v>
       </c>
       <c r="E7" s="5">
         <v>34</v>
       </c>
       <c r="F7" s="5">
         <v>34</v>
       </c>
       <c r="G7" s="5">
         <v>34</v>
       </c>
     </row>