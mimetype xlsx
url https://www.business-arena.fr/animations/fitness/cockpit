--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="91">
   <si>
     <t>VOLT FITNESS · Gardez vos adhérents · cockpit de prévision</t>
   </si>
   <si>
     <t>Feuille de paramètres : ce que le jeu applique. Modifiez-la seulement si l'enseignant a changé les règles.</t>
   </si>
   <si>
     <t>L'ENTREPRISE</t>
   </si>
   <si>
     <t>Places sur le plateau (adhérents/tour)</t>
   </si>
   <si>
     <t>Heures de main-d'œuvre disponibles par tour</t>
   </si>
   <si>
     <t>8 personnes × 455 h</t>
   </si>
   <si>
     <t>Charges de structure décaissées par tour</t>
   </si>
   <si>
-    <t>Amortissements par tour</t>
+    <t>Amortissements par tour, au départ</t>
   </si>
   <si>
     <t>Budget marketing de référence par tour</t>
   </si>
   <si>
     <t>Budget qualité de référence par tour</t>
   </si>
   <si>
     <t>Budget maintenance de référence par tour</t>
   </si>
   <si>
     <t>Taux d'impôt sur les bénéfices</t>
   </si>
   <si>
     <t>Échéance d'emprunt par tour</t>
   </si>
   <si>
     <t>Découvert autorisé</t>
   </si>
   <si>
     <t>LES DÉLAIS</t>
   </si>
   <si>
     <t>Part du chiffre d'affaires encaissée au tour suivant</t>
   </si>
@@ -789,51 +789,51 @@
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>3640</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
         <v>105000</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="5">
-        <v>16000</v>
+        <v>4214.285714285714</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="5">
         <v>7000</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="5">
         <v>3500</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="5">
         <v>8000</v>
       </c>