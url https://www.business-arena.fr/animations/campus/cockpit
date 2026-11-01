--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="93">
   <si>
     <t>NOVA · Prenez les commandes · cockpit de prévision</t>
   </si>
   <si>
     <t>Feuille de paramètres : ce que le jeu applique. Modifiez-la seulement si l'enseignant a changé les règles.</t>
   </si>
   <si>
     <t>L'ENTREPRISE</t>
   </si>
   <si>
     <t>Capacité machine (enceintes/tour)</t>
   </si>
   <si>
     <t>Heures de main-d'œuvre disponibles par tour</t>
   </si>
   <si>
     <t>4 personnes × 540 h</t>
   </si>
   <si>
     <t>Charges de structure décaissées par tour</t>
   </si>
   <si>
-    <t>Amortissements par tour</t>
+    <t>Amortissements par tour, au départ</t>
   </si>
   <si>
     <t>Budget marketing de référence par tour</t>
   </si>
   <si>
     <t>Budget qualité de référence par tour</t>
   </si>
   <si>
     <t>Budget maintenance de référence par tour</t>
   </si>
   <si>
     <t>Taux d'impôt sur les bénéfices</t>
   </si>
   <si>
     <t>Échéance d'emprunt par tour</t>
   </si>
   <si>
     <t>Découvert autorisé</t>
   </si>
   <si>
     <t>LES DÉLAIS</t>
   </si>
   <si>
     <t>Part du chiffre d'affaires encaissée au tour suivant</t>
   </si>