--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -12,74 +12,74 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Paramètres" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Prévision logistique" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Prévision résultat" state="visible" r:id="rId6"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="100">
   <si>
     <t>LA TABLE D'AUGUSTIN · Composez la carte · cockpit de prévision</t>
   </si>
   <si>
     <t>Feuille de paramètres : ce que le jeu applique. Modifiez-la seulement si l'enseignant a changé les règles.</t>
   </si>
   <si>
     <t>L'ENTREPRISE</t>
   </si>
   <si>
     <t>Capacité salle et cuisine (couverts/tour)</t>
   </si>
   <si>
     <t>Heures de main-d'œuvre disponibles par tour</t>
   </si>
   <si>
     <t>10 personnes × 455 h</t>
   </si>
   <si>
     <t>Charges de structure décaissées par tour</t>
   </si>
   <si>
-    <t>Amortissements par tour</t>
+    <t>Amortissements par tour, au départ</t>
   </si>
   <si>
     <t>Budget marketing de référence par tour</t>
   </si>
   <si>
     <t>Budget qualité de référence par tour</t>
   </si>
   <si>
     <t>Budget maintenance de référence par tour</t>
   </si>
   <si>
     <t>Budget de marque de référence par tour</t>
   </si>
   <si>
     <t>bâtit une notoriété qui porte toute la gamme, avec retard et inertie</t>
   </si>
   <si>
     <t>Taux d'impôt sur les bénéfices</t>
   </si>
   <si>
     <t>Échéance d'emprunt par tour</t>
   </si>
   <si>
     <t>Découvert autorisé</t>
   </si>
@@ -137,65 +137,50 @@
   <si>
     <t>Saison T1</t>
   </si>
   <si>
     <t>Saison T2</t>
   </si>
   <si>
     <t>Saison T3</t>
   </si>
   <si>
     <t>Saison T4</t>
   </si>
   <si>
     <t>Formule du midi</t>
   </si>
   <si>
     <t>Carte du soir</t>
   </si>
   <si>
     <t>Banquets et repas d'entreprise</t>
   </si>
   <si>
     <t>Traiteur · buffets livrés</t>
   </si>
   <si>
-    <t>LA RECHERCHE ET DÉVELOPPEMENT</t>
-[...13 lines deleted...]
-  <si>
     <t>LA COMMUNICATION</t>
   </si>
   <si>
     <t>L'axe de communication (prix, qualité, innovation, image) ne coûte rien : il décide de ce que chaque euro de marketing rend, selon ce que chaque clientèle regarde. Il se choisit dans le jeu, pas ici.</t>
   </si>
   <si>
     <t>Prévision logistique · LA TABLE D'AUGUSTIN · Composez la carte</t>
   </si>
   <si>
     <t>Cases jaunes : vos hypothèses et vos décisions. Cases grises : ce que le classeur en déduit. La demande préremplie est la part moyenne du marché ; la vôtre dépendra de votre prix, de votre marketing et de vos concurrents.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Tour 1</t>
   </si>
   <si>
     <t>Tour 2</t>
   </si>
   <si>
     <t>Tour 3</t>
   </si>
   <si>
     <t>Tour 4</t>
@@ -218,168 +203,150 @@
   <si>
     <t>Disponible à la vente</t>
   </si>
   <si>
     <t>Ventes prévues</t>
   </si>
   <si>
     <t>Denrées perdues en fin de tour</t>
   </si>
   <si>
     <t>Demande non servie</t>
   </si>
   <si>
     <t>Chiffre d'affaires prévu</t>
   </si>
   <si>
     <t>Denrées (service du tour)</t>
   </si>
   <si>
     <t>Coût variable des ventes</t>
   </si>
   <si>
     <t>Marge sur coût variable</t>
   </si>
   <si>
-    <t>Recherche et développement (à saisir)</t>
-[...1 lines deleted...]
-  <si>
     <t>CARTE DU SOIR</t>
   </si>
   <si>
     <t>BANQUETS ET REPAS D'ENTREPRISE</t>
   </si>
   <si>
     <t>TRAITEUR · BUFFETS LIVRÉS</t>
   </si>
   <si>
-    <t>Recherche et développement (à saisir — préremplie : de quoi lancer la référence)</t>
-[...7 lines deleted...]
-  <si>
     <t>TOUTES RÉFÉRENCES</t>
   </si>
   <si>
     <t>Total couverts à préparer</t>
   </si>
   <si>
     <t>Capacité salle et cuisine</t>
   </si>
   <si>
     <t>Au-delà de la capacité (réduit dans la même proportion sur toutes les références)</t>
   </si>
   <si>
     <t>Heures de main-d'œuvre nécessaires</t>
   </si>
   <si>
     <t>Heures disponibles</t>
   </si>
   <si>
     <t>Total ventes prévues</t>
   </si>
   <si>
     <t>Total demande non servie</t>
   </si>
   <si>
     <t>Chiffre d'affaires prévu, toutes références</t>
   </si>
   <si>
     <t>Total denrées</t>
   </si>
   <si>
     <t>Coût variable des ventes, toutes références</t>
   </si>
   <si>
     <t>Marge sur coût variable, toutes références</t>
   </si>
   <si>
-    <t>Recherche et développement, toutes références</t>
-[...1 lines deleted...]
-  <si>
     <t>Prévision résultat et trésorerie · LA TABLE D'AUGUSTIN · Composez la carte</t>
   </si>
   <si>
     <t>Le résultat se constate à la vente, la trésorerie au règlement : les deux blocs ne bougent pas ensemble, et c'est ce que ce classeur montre.</t>
   </si>
   <si>
     <t>COMPTE DE RÉSULTAT PRÉVISIONNEL</t>
   </si>
   <si>
     <t>Chiffre d'affaires</t>
   </si>
   <si>
     <t>Budget marketing (à saisir)</t>
   </si>
   <si>
     <t>Budget de marque (à saisir)</t>
   </si>
   <si>
     <t>Budget qualité (à saisir)</t>
   </si>
   <si>
     <t>Budget maintenance (à saisir)</t>
   </si>
   <si>
-    <t>Recherche et développement</t>
-[...1 lines deleted...]
-  <si>
     <t>Charges de structure</t>
   </si>
   <si>
     <t>Amortissements</t>
   </si>
   <si>
     <t>Résultat d'exploitation</t>
   </si>
   <si>
     <t>Impôt sur les bénéfices</t>
   </si>
   <si>
     <t>Résultat net prévu</t>
   </si>
   <si>
     <t>Résultat net cumulé</t>
   </si>
   <si>
     <t>BUDGET DE TRÉSORERIE PRÉVISIONNEL</t>
   </si>
   <si>
     <t>Trésorerie en début de tour</t>
   </si>
   <si>
     <t>Encaissements clients</t>
   </si>
   <si>
     <t>Règlement des denrées</t>
   </si>
   <si>
-    <t>Charges décaissées (structure, marketing, marque, qualité, maintenance, R&amp;D, impôt)</t>
+    <t>Charges décaissées (structure, marketing, marque, qualité, maintenance, impôt)</t>
   </si>
   <si>
     <t>Échéance d'emprunt</t>
   </si>
   <si>
     <t>Trésorerie en fin de tour</t>
   </si>
   <si>
     <t>Au-delà du découvert autorisé</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0 &quot;€&quot;;-#,##0 &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="0 %"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
@@ -785,51 +752,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K40"/>
+  <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="52" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="4" width="16" customWidth="1"/>
     <col min="5" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="11" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -849,51 +816,51 @@
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>4550</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="5">
         <v>90000</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="5">
-        <v>6000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="5">
         <v>3500</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="5">
         <v>2250</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="5">
         <v>4000</v>
       </c>
@@ -1155,1694 +1122,1524 @@
       </c>
       <c r="G31" s="4">
         <v>0</v>
       </c>
       <c r="H31" s="10">
         <v>0.95</v>
       </c>
       <c r="I31" s="10">
         <v>1.05</v>
       </c>
       <c r="J31" s="10">
         <v>0.6</v>
       </c>
       <c r="K31" s="10">
         <v>1.25</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>42</v>
-      </c>
-[...32 lines deleted...]
-        <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E79"/>
+  <dimension ref="A1:E72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="58" customWidth="1"/>
     <col min="2" max="5" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B6" s="4">
         <v>3397</v>
       </c>
       <c r="C6" s="4">
         <v>3660</v>
       </c>
       <c r="D6" s="4">
         <v>2175</v>
       </c>
       <c r="E6" s="4">
         <v>3691</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B7" s="5">
         <v>27</v>
       </c>
       <c r="C7" s="5">
         <v>27</v>
       </c>
       <c r="D7" s="5">
         <v>27</v>
       </c>
       <c r="E7" s="5">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B8" s="4">
         <f>MAX(0,B6-B9)</f>
       </c>
       <c r="C8" s="4">
         <f>MAX(0,C6-C9)</f>
       </c>
       <c r="D8" s="4">
         <f>MAX(0,D6-D9)</f>
       </c>
       <c r="E8" s="4">
         <f>MAX(0,E6-E9)</f>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B9" s="11">
         <f>'Paramètres'!G28</f>
       </c>
       <c r="C9" s="11">
         <f>B12</f>
       </c>
       <c r="D9" s="11">
         <f>C12</f>
       </c>
       <c r="E9" s="11">
         <f>D12</f>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B10" s="11">
         <f>B9+B8</f>
       </c>
       <c r="C10" s="11">
         <f>C9+C8</f>
       </c>
       <c r="D10" s="11">
         <f>D9+D8</f>
       </c>
       <c r="E10" s="11">
         <f>E9+E8</f>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B11" s="11">
         <f>MIN(B10,B6)</f>
       </c>
       <c r="C11" s="11">
         <f>MIN(C10,C6)</f>
       </c>
       <c r="D11" s="11">
         <f>MIN(D10,D6)</f>
       </c>
       <c r="E11" s="11">
         <f>MIN(E10,E6)</f>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B12" s="11">
         <f>B10-B11</f>
       </c>
       <c r="C12" s="11">
         <f>C10-C11</f>
       </c>
       <c r="D12" s="11">
         <f>D10-D11</f>
       </c>
       <c r="E12" s="11">
         <f>E10-E11</f>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B13" s="11">
         <f>B6-B11</f>
       </c>
       <c r="C13" s="11">
         <f>C6-C11</f>
       </c>
       <c r="D13" s="11">
         <f>D6-D11</f>
       </c>
       <c r="E13" s="11">
         <f>E6-E11</f>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B14" s="8">
         <f>B7*B11</f>
       </c>
       <c r="C14" s="8">
         <f>C7*C11</f>
       </c>
       <c r="D14" s="8">
         <f>D7*D11</f>
       </c>
       <c r="E14" s="8">
         <f>E7*E11</f>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B15" s="8">
         <f>'Paramètres'!C28*B8</f>
       </c>
       <c r="C15" s="8">
         <f>'Paramètres'!C28*C8</f>
       </c>
       <c r="D15" s="8">
         <f>'Paramètres'!C28*D8</f>
       </c>
       <c r="E15" s="8">
         <f>'Paramètres'!C28*E8</f>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B16" s="8">
         <f>'Paramètres'!E28*B11</f>
       </c>
       <c r="C16" s="8">
         <f>'Paramètres'!E28*C11</f>
       </c>
       <c r="D16" s="8">
         <f>'Paramètres'!E28*D11</f>
       </c>
       <c r="E16" s="8">
         <f>'Paramètres'!E28*E11</f>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B17" s="8">
         <f>B14-B16</f>
       </c>
       <c r="C17" s="8">
         <f>C14-C16</f>
       </c>
       <c r="D17" s="8">
         <f>D14-D16</f>
       </c>
       <c r="E17" s="8">
         <f>E14-E16</f>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-        <v>69</v>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="4">
+        <v>3617</v>
+      </c>
+      <c r="C20" s="4">
+        <v>4495</v>
+      </c>
+      <c r="D20" s="4">
+        <v>3975</v>
+      </c>
+      <c r="E20" s="4">
+        <v>5624</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>56</v>
-[...11 lines deleted...]
-        <v>5624</v>
+        <v>52</v>
+      </c>
+      <c r="B21" s="5">
+        <v>38</v>
+      </c>
+      <c r="C21" s="5">
+        <v>38</v>
+      </c>
+      <c r="D21" s="5">
+        <v>38</v>
+      </c>
+      <c r="E21" s="5">
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>38</v>
+        <v>53</v>
+      </c>
+      <c r="B22" s="4">
+        <f>MAX(0,B20-B23)</f>
+      </c>
+      <c r="C22" s="4">
+        <f>MAX(0,C20-C23)</f>
+      </c>
+      <c r="D22" s="4">
+        <f>MAX(0,D20-D23)</f>
+      </c>
+      <c r="E22" s="4">
+        <f>MAX(0,E20-E23)</f>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>58</v>
-[...11 lines deleted...]
-        <f>MAX(0,E21-E24)</f>
+        <v>54</v>
+      </c>
+      <c r="B23" s="11">
+        <f>'Paramètres'!G29</f>
+      </c>
+      <c r="C23" s="11">
+        <f>B26</f>
+      </c>
+      <c r="D23" s="11">
+        <f>C26</f>
+      </c>
+      <c r="E23" s="11">
+        <f>D26</f>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B24" s="11">
-        <f>'Paramètres'!G29</f>
+        <f>B23+B22</f>
       </c>
       <c r="C24" s="11">
-        <f>B27</f>
+        <f>C23+C22</f>
       </c>
       <c r="D24" s="11">
-        <f>C27</f>
+        <f>D23+D22</f>
       </c>
       <c r="E24" s="11">
-        <f>D27</f>
+        <f>E23+E22</f>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B25" s="11">
-        <f>B24+B23</f>
+        <f>MIN(B24,B20)</f>
       </c>
       <c r="C25" s="11">
-        <f>C24+C23</f>
+        <f>MIN(C24,C20)</f>
       </c>
       <c r="D25" s="11">
-        <f>D24+D23</f>
+        <f>MIN(D24,D20)</f>
       </c>
       <c r="E25" s="11">
-        <f>E24+E23</f>
+        <f>MIN(E24,E20)</f>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B26" s="11">
-        <f>MIN(B25,B21)</f>
+        <f>B24-B25</f>
       </c>
       <c r="C26" s="11">
-        <f>MIN(C25,C21)</f>
+        <f>C24-C25</f>
       </c>
       <c r="D26" s="11">
-        <f>MIN(D25,D21)</f>
+        <f>D24-D25</f>
       </c>
       <c r="E26" s="11">
-        <f>MIN(E25,E21)</f>
+        <f>E24-E25</f>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B27" s="11">
-        <f>B25-B26</f>
+        <f>B20-B25</f>
       </c>
       <c r="C27" s="11">
-        <f>C25-C26</f>
+        <f>C20-C25</f>
       </c>
       <c r="D27" s="11">
-        <f>D25-D26</f>
+        <f>D20-D25</f>
       </c>
       <c r="E27" s="11">
-        <f>E25-E26</f>
+        <f>E20-E25</f>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>63</v>
-[...11 lines deleted...]
-        <f>E21-E26</f>
+        <v>59</v>
+      </c>
+      <c r="B28" s="8">
+        <f>B21*B25</f>
+      </c>
+      <c r="C28" s="8">
+        <f>C21*C25</f>
+      </c>
+      <c r="D28" s="8">
+        <f>D21*D25</f>
+      </c>
+      <c r="E28" s="8">
+        <f>E21*E25</f>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B29" s="8">
-        <f>B22*B26</f>
+        <f>'Paramètres'!C29*B22</f>
       </c>
       <c r="C29" s="8">
-        <f>C22*C26</f>
+        <f>'Paramètres'!C29*C22</f>
       </c>
       <c r="D29" s="8">
-        <f>D22*D26</f>
+        <f>'Paramètres'!C29*D22</f>
       </c>
       <c r="E29" s="8">
-        <f>E22*E26</f>
+        <f>'Paramètres'!C29*E22</f>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B30" s="8">
-        <f>'Paramètres'!C29*B23</f>
+        <f>'Paramètres'!E29*B25</f>
       </c>
       <c r="C30" s="8">
-        <f>'Paramètres'!C29*C23</f>
+        <f>'Paramètres'!E29*C25</f>
       </c>
       <c r="D30" s="8">
-        <f>'Paramètres'!C29*D23</f>
+        <f>'Paramètres'!E29*D25</f>
       </c>
       <c r="E30" s="8">
-        <f>'Paramètres'!C29*E23</f>
+        <f>'Paramètres'!E29*E25</f>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B31" s="8">
-        <f>'Paramètres'!E29*B26</f>
+        <f>B28-B30</f>
       </c>
       <c r="C31" s="8">
-        <f>'Paramètres'!E29*C26</f>
+        <f>C28-C30</f>
       </c>
       <c r="D31" s="8">
-        <f>'Paramètres'!E29*D26</f>
+        <f>D28-D30</f>
       </c>
       <c r="E31" s="8">
-        <f>'Paramètres'!E29*E26</f>
-[...38 lines deleted...]
-        <v>70</v>
+        <f>E28-E30</f>
+      </c>
+    </row>
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="4">
+        <v>1540</v>
+      </c>
+      <c r="C34" s="4">
+        <v>2191</v>
+      </c>
+      <c r="D34" s="4">
+        <v>1216</v>
+      </c>
+      <c r="E34" s="4">
+        <v>4334</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35" s="5">
+        <v>33</v>
+      </c>
+      <c r="C35" s="5">
+        <v>33</v>
+      </c>
+      <c r="D35" s="5">
+        <v>33</v>
+      </c>
+      <c r="E35" s="5">
+        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B36" s="4">
-        <v>1540</v>
+        <f>MAX(0,B34-B37)</f>
       </c>
       <c r="C36" s="4">
-        <v>2191</v>
+        <f>MAX(0,C34-C37)</f>
       </c>
       <c r="D36" s="4">
-        <v>1216</v>
+        <f>MAX(0,D34-D37)</f>
       </c>
       <c r="E36" s="4">
-        <v>4334</v>
+        <f>MAX(0,E34-E37)</f>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>33</v>
+        <v>54</v>
+      </c>
+      <c r="B37" s="11">
+        <f>'Paramètres'!G30</f>
+      </c>
+      <c r="C37" s="11">
+        <f>B40</f>
+      </c>
+      <c r="D37" s="11">
+        <f>C40</f>
+      </c>
+      <c r="E37" s="11">
+        <f>D40</f>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>58</v>
-[...11 lines deleted...]
-        <f>MAX(0,E36-E39)</f>
+        <v>55</v>
+      </c>
+      <c r="B38" s="11">
+        <f>B37+B36</f>
+      </c>
+      <c r="C38" s="11">
+        <f>C37+C36</f>
+      </c>
+      <c r="D38" s="11">
+        <f>D37+D36</f>
+      </c>
+      <c r="E38" s="11">
+        <f>E37+E36</f>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B39" s="11">
-        <f>'Paramètres'!G30</f>
+        <f>MIN(B38,B34)</f>
       </c>
       <c r="C39" s="11">
-        <f>B42</f>
+        <f>MIN(C38,C34)</f>
       </c>
       <c r="D39" s="11">
-        <f>C42</f>
+        <f>MIN(D38,D34)</f>
       </c>
       <c r="E39" s="11">
-        <f>D42</f>
+        <f>MIN(E38,E34)</f>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B40" s="11">
-        <f>B39+B38</f>
+        <f>B38-B39</f>
       </c>
       <c r="C40" s="11">
-        <f>C39+C38</f>
+        <f>C38-C39</f>
       </c>
       <c r="D40" s="11">
-        <f>D39+D38</f>
+        <f>D38-D39</f>
       </c>
       <c r="E40" s="11">
-        <f>E39+E38</f>
+        <f>E38-E39</f>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B41" s="11">
-        <f>MIN(B40,B36)</f>
+        <f>B34-B39</f>
       </c>
       <c r="C41" s="11">
-        <f>MIN(C40,C36)</f>
+        <f>C34-C39</f>
       </c>
       <c r="D41" s="11">
-        <f>MIN(D40,D36)</f>
+        <f>D34-D39</f>
       </c>
       <c r="E41" s="11">
-        <f>MIN(E40,E36)</f>
+        <f>E34-E39</f>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>62</v>
-[...11 lines deleted...]
-        <f>E40-E41</f>
+        <v>59</v>
+      </c>
+      <c r="B42" s="8">
+        <f>B35*B39</f>
+      </c>
+      <c r="C42" s="8">
+        <f>C35*C39</f>
+      </c>
+      <c r="D42" s="8">
+        <f>D35*D39</f>
+      </c>
+      <c r="E42" s="8">
+        <f>E35*E39</f>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>63</v>
-[...11 lines deleted...]
-        <f>E36-E41</f>
+        <v>60</v>
+      </c>
+      <c r="B43" s="8">
+        <f>'Paramètres'!C30*B36</f>
+      </c>
+      <c r="C43" s="8">
+        <f>'Paramètres'!C30*C36</f>
+      </c>
+      <c r="D43" s="8">
+        <f>'Paramètres'!C30*D36</f>
+      </c>
+      <c r="E43" s="8">
+        <f>'Paramètres'!C30*E36</f>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B44" s="8">
-        <f>B37*B41</f>
+        <f>'Paramètres'!E30*B39</f>
       </c>
       <c r="C44" s="8">
-        <f>C37*C41</f>
+        <f>'Paramètres'!E30*C39</f>
       </c>
       <c r="D44" s="8">
-        <f>D37*D41</f>
+        <f>'Paramètres'!E30*D39</f>
       </c>
       <c r="E44" s="8">
-        <f>E37*E41</f>
+        <f>'Paramètres'!E30*E39</f>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="8">
+        <f>B42-B44</f>
+      </c>
+      <c r="C45" s="8">
+        <f>C42-C44</f>
+      </c>
+      <c r="D45" s="8">
+        <f>D42-D44</f>
+      </c>
+      <c r="E45" s="8">
+        <f>E42-E44</f>
+      </c>
+    </row>
+    <row r="47" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
         <v>65</v>
-      </c>
-[...44 lines deleted...]
-        <f>E44-E46</f>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>68</v>
-[...16 lines deleted...]
-        <v>71</v>
+        <v>51</v>
+      </c>
+      <c r="B48" s="4">
+        <v>1220</v>
+      </c>
+      <c r="C48" s="4">
+        <v>1467</v>
+      </c>
+      <c r="D48" s="4">
+        <v>747</v>
+      </c>
+      <c r="E48" s="4">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B49" s="5">
+        <v>27</v>
+      </c>
+      <c r="C49" s="5">
+        <v>27</v>
+      </c>
+      <c r="D49" s="5">
+        <v>27</v>
+      </c>
+      <c r="E49" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>53</v>
+      </c>
+      <c r="B50" s="4">
+        <f>MAX(0,B48-B51)</f>
+      </c>
+      <c r="C50" s="4">
+        <f>MAX(0,C48-C51)</f>
+      </c>
+      <c r="D50" s="4">
+        <f>MAX(0,D48-D51)</f>
+      </c>
+      <c r="E50" s="4">
+        <f>MAX(0,E48-E51)</f>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>56</v>
-[...11 lines deleted...]
-        <v>1869</v>
+        <v>54</v>
+      </c>
+      <c r="B51" s="11">
+        <f>'Paramètres'!G31</f>
+      </c>
+      <c r="C51" s="11">
+        <f>B54</f>
+      </c>
+      <c r="D51" s="11">
+        <f>C54</f>
+      </c>
+      <c r="E51" s="11">
+        <f>D54</f>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-        <v>27</v>
+        <v>55</v>
+      </c>
+      <c r="B52" s="11">
+        <f>B51+B50</f>
+      </c>
+      <c r="C52" s="11">
+        <f>C51+C50</f>
+      </c>
+      <c r="D52" s="11">
+        <f>D51+D50</f>
+      </c>
+      <c r="E52" s="11">
+        <f>E51+E50</f>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>58</v>
-[...11 lines deleted...]
-        <f>(MAX(0,E51-E54))*E65</f>
+        <v>56</v>
+      </c>
+      <c r="B53" s="11">
+        <f>MIN(B52,B48)</f>
+      </c>
+      <c r="C53" s="11">
+        <f>MIN(C52,C48)</f>
+      </c>
+      <c r="D53" s="11">
+        <f>MIN(D52,D48)</f>
+      </c>
+      <c r="E53" s="11">
+        <f>MIN(E52,E48)</f>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B54" s="11">
-        <f>'Paramètres'!G31</f>
+        <f>B52-B53</f>
       </c>
       <c r="C54" s="11">
-        <f>B57</f>
+        <f>C52-C53</f>
       </c>
       <c r="D54" s="11">
-        <f>C57</f>
+        <f>D52-D53</f>
       </c>
       <c r="E54" s="11">
-        <f>D57</f>
+        <f>E52-E53</f>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B55" s="11">
-        <f>B54+B53</f>
+        <f>B48-B53</f>
       </c>
       <c r="C55" s="11">
-        <f>C54+C53</f>
+        <f>C48-C53</f>
       </c>
       <c r="D55" s="11">
-        <f>D54+D53</f>
+        <f>D48-D53</f>
       </c>
       <c r="E55" s="11">
-        <f>E54+E53</f>
+        <f>E48-E53</f>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>61</v>
-[...11 lines deleted...]
-        <f>(MIN(E55,E51))*E65</f>
+        <v>59</v>
+      </c>
+      <c r="B56" s="8">
+        <f>B49*B53</f>
+      </c>
+      <c r="C56" s="8">
+        <f>C49*C53</f>
+      </c>
+      <c r="D56" s="8">
+        <f>D49*D53</f>
+      </c>
+      <c r="E56" s="8">
+        <f>E49*E53</f>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>62</v>
-[...11 lines deleted...]
-        <f>E55-E56</f>
+        <v>60</v>
+      </c>
+      <c r="B57" s="8">
+        <f>'Paramètres'!C31*B50</f>
+      </c>
+      <c r="C57" s="8">
+        <f>'Paramètres'!C31*C50</f>
+      </c>
+      <c r="D57" s="8">
+        <f>'Paramètres'!C31*D50</f>
+      </c>
+      <c r="E57" s="8">
+        <f>'Paramètres'!C31*E50</f>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>63</v>
-[...11 lines deleted...]
-        <f>E51-E56</f>
+        <v>61</v>
+      </c>
+      <c r="B58" s="8">
+        <f>'Paramètres'!E31*B53</f>
+      </c>
+      <c r="C58" s="8">
+        <f>'Paramètres'!E31*C53</f>
+      </c>
+      <c r="D58" s="8">
+        <f>'Paramètres'!E31*D53</f>
+      </c>
+      <c r="E58" s="8">
+        <f>'Paramètres'!E31*E53</f>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B59" s="8">
-        <f>B52*B56</f>
+        <f>B56-B58</f>
       </c>
       <c r="C59" s="8">
-        <f>C52*C56</f>
+        <f>C56-C58</f>
       </c>
       <c r="D59" s="8">
-        <f>D52*D56</f>
+        <f>D56-D58</f>
       </c>
       <c r="E59" s="8">
-        <f>E52*E56</f>
-[...20 lines deleted...]
-      <c r="A61" t="s">
+        <f>E56-E58</f>
+      </c>
+    </row>
+    <row r="61" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <f>'Paramètres'!E31*E56</f>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>67</v>
       </c>
-      <c r="B62" s="8">
-[...9 lines deleted...]
-        <f>E59-E61</f>
+      <c r="B62" s="11">
+        <f>B8+B22+B36+B50</f>
+      </c>
+      <c r="C62" s="11">
+        <f>C8+C22+C36+C50</f>
+      </c>
+      <c r="D62" s="11">
+        <f>D8+D22+D36+D50</f>
+      </c>
+      <c r="E62" s="11">
+        <f>E8+E22+E36+E50</f>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>72</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>68</v>
+      </c>
+      <c r="B63" s="11">
+        <f>'Paramètres'!B5</f>
+      </c>
+      <c r="C63" s="11">
+        <f>'Paramètres'!B5</f>
+      </c>
+      <c r="D63" s="11">
+        <f>'Paramètres'!B5</f>
+      </c>
+      <c r="E63" s="11">
+        <f>'Paramètres'!B5</f>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>73</v>
-[...11 lines deleted...]
-        <f>D64+D63</f>
+        <v>69</v>
+      </c>
+      <c r="B64" s="11">
+        <f>MAX(0,B62-B63)</f>
+      </c>
+      <c r="C64" s="11">
+        <f>MAX(0,C62-C63)</f>
+      </c>
+      <c r="D64" s="11">
+        <f>MAX(0,D62-D63)</f>
+      </c>
+      <c r="E64" s="11">
+        <f>MAX(0,E62-E63)</f>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B65" s="11">
-        <f>IF(B64&gt;='Paramètres'!B35,IF(1&gt;='Paramètres'!B36,1,0),0)</f>
+        <f>'Paramètres'!F28*B8+'Paramètres'!F29*B22+'Paramètres'!F30*B36+'Paramètres'!F31*B50</f>
       </c>
       <c r="C65" s="11">
-        <f>IF(C64&gt;='Paramètres'!B35,IF(2&gt;='Paramètres'!B36,1,0),0)</f>
+        <f>'Paramètres'!F28*C8+'Paramètres'!F29*C22+'Paramètres'!F30*C36+'Paramètres'!F31*C50</f>
       </c>
       <c r="D65" s="11">
-        <f>IF(D64&gt;='Paramètres'!B35,IF(3&gt;='Paramètres'!B36,1,0),0)</f>
+        <f>'Paramètres'!F28*D8+'Paramètres'!F29*D22+'Paramètres'!F30*D36+'Paramètres'!F31*D50</f>
       </c>
       <c r="E65" s="11">
-        <f>IF(E64&gt;='Paramètres'!B35,IF(4&gt;='Paramètres'!B36,1,0),0)</f>
-[...4 lines deleted...]
-        <v>75</v>
+        <f>'Paramètres'!F28*E8+'Paramètres'!F29*E22+'Paramètres'!F30*E36+'Paramètres'!F31*E50</f>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>71</v>
+      </c>
+      <c r="B66" s="11">
+        <f>'Paramètres'!B6</f>
+      </c>
+      <c r="C66" s="11">
+        <f>'Paramètres'!B6</f>
+      </c>
+      <c r="D66" s="11">
+        <f>'Paramètres'!B6</f>
+      </c>
+      <c r="E66" s="11">
+        <f>'Paramètres'!B6</f>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>72</v>
+      </c>
+      <c r="B67" s="11">
+        <f>B11+B25+B39+B53</f>
+      </c>
+      <c r="C67" s="11">
+        <f>C11+C25+C39+C53</f>
+      </c>
+      <c r="D67" s="11">
+        <f>D11+D25+D39+D53</f>
+      </c>
+      <c r="E67" s="11">
+        <f>E11+E25+E39+E53</f>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B68" s="11">
-        <f>B8+B23+B38+B53</f>
+        <f>B13+B27+B41+B55</f>
       </c>
       <c r="C68" s="11">
-        <f>C8+C23+C38+C53</f>
+        <f>C13+C27+C41+C55</f>
       </c>
       <c r="D68" s="11">
-        <f>D8+D23+D38+D53</f>
+        <f>D13+D27+D41+D55</f>
       </c>
       <c r="E68" s="11">
-        <f>E8+E23+E38+E53</f>
+        <f>E13+E27+E41+E55</f>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>77</v>
-[...11 lines deleted...]
-        <f>'Paramètres'!B5</f>
+        <v>74</v>
+      </c>
+      <c r="B69" s="8">
+        <f>B14+B28+B42+B56</f>
+      </c>
+      <c r="C69" s="8">
+        <f>C14+C28+C42+C56</f>
+      </c>
+      <c r="D69" s="8">
+        <f>D14+D28+D42+D56</f>
+      </c>
+      <c r="E69" s="8">
+        <f>E14+E28+E42+E56</f>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-        <f>MAX(0,E68-E69)</f>
+        <v>75</v>
+      </c>
+      <c r="B70" s="8">
+        <f>B15+B29+B43+B57</f>
+      </c>
+      <c r="C70" s="8">
+        <f>C15+C29+C43+C57</f>
+      </c>
+      <c r="D70" s="8">
+        <f>D15+D29+D43+D57</f>
+      </c>
+      <c r="E70" s="8">
+        <f>E15+E29+E43+E57</f>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>79</v>
-[...11 lines deleted...]
-        <f>'Paramètres'!F28*E8+'Paramètres'!F29*E23+'Paramètres'!F30*E38+'Paramètres'!F31*E53</f>
+        <v>76</v>
+      </c>
+      <c r="B71" s="8">
+        <f>B16+B30+B44+B58</f>
+      </c>
+      <c r="C71" s="8">
+        <f>C16+C30+C44+C58</f>
+      </c>
+      <c r="D71" s="8">
+        <f>D16+D30+D44+D58</f>
+      </c>
+      <c r="E71" s="8">
+        <f>E16+E30+E44+E58</f>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>80</v>
-[...130 lines deleted...]
-        <f>E18+E33+E48+E63</f>
+        <v>77</v>
+      </c>
+      <c r="B72" s="8">
+        <f>B17+B31+B45+B59</f>
+      </c>
+      <c r="C72" s="8">
+        <f>C17+C31+C45+C59</f>
+      </c>
+      <c r="D72" s="8">
+        <f>D17+D31+D45+D59</f>
+      </c>
+      <c r="E72" s="8">
+        <f>E17+E31+E45+E59</f>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E28"/>
+  <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="58" customWidth="1"/>
     <col min="2" max="5" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="7" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="B6" s="8">
-        <f>'Prévision logistique'!B75</f>
+        <f>'Prévision logistique'!B69</f>
       </c>
       <c r="C6" s="8">
-        <f>'Prévision logistique'!C75</f>
+        <f>'Prévision logistique'!C69</f>
       </c>
       <c r="D6" s="8">
-        <f>'Prévision logistique'!D75</f>
+        <f>'Prévision logistique'!D69</f>
       </c>
       <c r="E6" s="8">
-        <f>'Prévision logistique'!E75</f>
+        <f>'Prévision logistique'!E69</f>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B7" s="8">
-        <f>'Prévision logistique'!B77</f>
+        <f>'Prévision logistique'!B71</f>
       </c>
       <c r="C7" s="8">
-        <f>'Prévision logistique'!C77</f>
+        <f>'Prévision logistique'!C71</f>
       </c>
       <c r="D7" s="8">
-        <f>'Prévision logistique'!D77</f>
+        <f>'Prévision logistique'!D71</f>
       </c>
       <c r="E7" s="8">
-        <f>'Prévision logistique'!E77</f>
+        <f>'Prévision logistique'!E71</f>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B8" s="8">
         <f>B6-B7</f>
       </c>
       <c r="C8" s="8">
         <f>C6-C7</f>
       </c>
       <c r="D8" s="8">
         <f>D6-D7</f>
       </c>
       <c r="E8" s="8">
         <f>E6-E7</f>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="B9" s="5">
         <f>'Paramètres'!B9</f>
       </c>
       <c r="C9" s="5">
         <f>'Paramètres'!B9</f>
       </c>
       <c r="D9" s="5">
         <f>'Paramètres'!B9</f>
       </c>
       <c r="E9" s="5">
         <f>'Paramètres'!B9</f>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="B10" s="5">
         <f>'Paramètres'!B12</f>
       </c>
       <c r="C10" s="5">
         <f>'Paramètres'!B12</f>
       </c>
       <c r="D10" s="5">
         <f>'Paramètres'!B12</f>
       </c>
       <c r="E10" s="5">
         <f>'Paramètres'!B12</f>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="B11" s="5">
         <f>'Paramètres'!B10</f>
       </c>
       <c r="C11" s="5">
         <f>'Paramètres'!B10</f>
       </c>
       <c r="D11" s="5">
         <f>'Paramètres'!B10</f>
       </c>
       <c r="E11" s="5">
         <f>'Paramètres'!B10</f>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="B12" s="5">
         <f>'Paramètres'!B11</f>
       </c>
       <c r="C12" s="5">
         <f>'Paramètres'!B11</f>
       </c>
       <c r="D12" s="5">
         <f>'Paramètres'!B11</f>
       </c>
       <c r="E12" s="5">
         <f>'Paramètres'!B11</f>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="B13" s="8">
-        <f>'Prévision logistique'!B79</f>
+        <f>'Paramètres'!B7</f>
       </c>
       <c r="C13" s="8">
-        <f>'Prévision logistique'!C79</f>
+        <f>'Paramètres'!B7</f>
       </c>
       <c r="D13" s="8">
-        <f>'Prévision logistique'!D79</f>
+        <f>'Paramètres'!B7</f>
       </c>
       <c r="E13" s="8">
-        <f>'Prévision logistique'!E79</f>
+        <f>'Paramètres'!B7</f>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="B14" s="8">
-        <f>'Paramètres'!B7</f>
+        <f>'Paramètres'!B8</f>
       </c>
       <c r="C14" s="8">
-        <f>'Paramètres'!B7</f>
+        <f>'Paramètres'!B8</f>
       </c>
       <c r="D14" s="8">
-        <f>'Paramètres'!B7</f>
+        <f>'Paramètres'!B8</f>
       </c>
       <c r="E14" s="8">
-        <f>'Paramètres'!B7</f>
+        <f>'Paramètres'!B8</f>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="B15" s="8">
-        <f>'Paramètres'!B8</f>
+        <f>B8-B9-B10-B11-B12-B13-B14</f>
       </c>
       <c r="C15" s="8">
-        <f>'Paramètres'!B8</f>
+        <f>C8-C9-C10-C11-C12-C13-C14</f>
       </c>
       <c r="D15" s="8">
-        <f>'Paramètres'!B8</f>
+        <f>D8-D9-D10-D11-D12-D13-D14</f>
       </c>
       <c r="E15" s="8">
-        <f>'Paramètres'!B8</f>
+        <f>E8-E9-E10-E11-E12-E13-E14</f>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="B16" s="8">
-        <f>B8-B9-B10-B11-B12-B13-B14-B15</f>
+        <f>MAX(0,B15)*'Paramètres'!B13</f>
       </c>
       <c r="C16" s="8">
-        <f>C8-C9-C10-C11-C12-C13-C14-C15</f>
+        <f>MAX(0,C15)*'Paramètres'!B13</f>
       </c>
       <c r="D16" s="8">
-        <f>D8-D9-D10-D11-D12-D13-D14-D15</f>
+        <f>MAX(0,D15)*'Paramètres'!B13</f>
       </c>
       <c r="E16" s="8">
-        <f>E8-E9-E10-E11-E12-E13-E14-E15</f>
+        <f>MAX(0,E15)*'Paramètres'!B13</f>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B17" s="8">
-        <f>MAX(0,B16)*'Paramètres'!B13</f>
+        <f>B15-B16</f>
       </c>
       <c r="C17" s="8">
-        <f>MAX(0,C16)*'Paramètres'!B13</f>
+        <f>C15-C16</f>
       </c>
       <c r="D17" s="8">
-        <f>MAX(0,D16)*'Paramètres'!B13</f>
+        <f>D15-D16</f>
       </c>
       <c r="E17" s="8">
-        <f>MAX(0,E16)*'Paramètres'!B13</f>
+        <f>E15-E16</f>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="B18" s="8">
-        <f>B16-B17</f>
+        <f>B17</f>
       </c>
       <c r="C18" s="8">
-        <f>C16-C17</f>
+        <f>B18+C17</f>
       </c>
       <c r="D18" s="8">
-        <f>D16-D17</f>
+        <f>C18+D17</f>
       </c>
       <c r="E18" s="8">
-        <f>E16-E17</f>
-[...21 lines deleted...]
-        <v>103</v>
+        <f>D18+E17</f>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" s="8">
+        <f>'Paramètres'!B22</f>
+      </c>
+      <c r="C21" s="8">
+        <f>B26</f>
+      </c>
+      <c r="D21" s="8">
+        <f>C26</f>
+      </c>
+      <c r="E21" s="8">
+        <f>D26</f>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="B22" s="8">
-        <f>'Paramètres'!B22</f>
+        <f>B6*(1-'Paramètres'!B18)+'Paramètres'!B23</f>
       </c>
       <c r="C22" s="8">
-        <f>B27</f>
+        <f>C6*(1-'Paramètres'!B18)+B6*'Paramètres'!B18</f>
       </c>
       <c r="D22" s="8">
-        <f>C27</f>
+        <f>D6*(1-'Paramètres'!B18)+C6*'Paramètres'!B18</f>
       </c>
       <c r="E22" s="8">
-        <f>D27</f>
+        <f>E6*(1-'Paramètres'!B18)+D6*'Paramètres'!B18</f>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B23" s="8">
-        <f>B6*(1-'Paramètres'!B18)+'Paramètres'!B23</f>
+        <f>'Prévision logistique'!B70*(1-'Paramètres'!B19)+'Paramètres'!B24</f>
       </c>
       <c r="C23" s="8">
-        <f>C6*(1-'Paramètres'!B18)+B6*'Paramètres'!B18</f>
+        <f>'Prévision logistique'!C70*(1-'Paramètres'!B19)+'Prévision logistique'!B70*'Paramètres'!B19</f>
       </c>
       <c r="D23" s="8">
-        <f>D6*(1-'Paramètres'!B18)+C6*'Paramètres'!B18</f>
+        <f>'Prévision logistique'!D70*(1-'Paramètres'!B19)+'Prévision logistique'!C70*'Paramètres'!B19</f>
       </c>
       <c r="E23" s="8">
-        <f>E6*(1-'Paramètres'!B18)+D6*'Paramètres'!B18</f>
+        <f>'Prévision logistique'!E70*(1-'Paramètres'!B19)+'Prévision logistique'!D70*'Paramètres'!B19</f>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="B24" s="8">
-        <f>'Prévision logistique'!B76*(1-'Paramètres'!B19)+'Paramètres'!B24</f>
+        <f>B9+B10+B11+B12+B13+B16</f>
       </c>
       <c r="C24" s="8">
-        <f>'Prévision logistique'!C76*(1-'Paramètres'!B19)+'Prévision logistique'!B76*'Paramètres'!B19</f>
+        <f>C9+C10+C11+C12+C13+C16</f>
       </c>
       <c r="D24" s="8">
-        <f>'Prévision logistique'!D76*(1-'Paramètres'!B19)+'Prévision logistique'!C76*'Paramètres'!B19</f>
+        <f>D9+D10+D11+D12+D13+D16</f>
       </c>
       <c r="E24" s="8">
-        <f>'Prévision logistique'!E76*(1-'Paramètres'!B19)+'Prévision logistique'!D76*'Paramètres'!B19</f>
+        <f>E9+E10+E11+E12+E13+E16</f>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="B25" s="8">
-        <f>B9+B10+B11+B12+B13+B14+B17</f>
+        <f>'Paramètres'!B14</f>
       </c>
       <c r="C25" s="8">
-        <f>C9+C10+C11+C12+C13+C14+C17</f>
+        <f>'Paramètres'!B14</f>
       </c>
       <c r="D25" s="8">
-        <f>D9+D10+D11+D12+D13+D14+D17</f>
+        <f>'Paramètres'!B14</f>
       </c>
       <c r="E25" s="8">
-        <f>E9+E10+E11+E12+E13+E14+E17</f>
+        <f>'Paramètres'!B14</f>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="B26" s="8">
-        <f>'Paramètres'!B14</f>
+        <f>B21+B22-B23-B24-B25</f>
       </c>
       <c r="C26" s="8">
-        <f>'Paramètres'!B14</f>
+        <f>C21+C22-C23-C24-C25</f>
       </c>
       <c r="D26" s="8">
-        <f>'Paramètres'!B14</f>
+        <f>D21+D22-D23-D24-D25</f>
       </c>
       <c r="E26" s="8">
-        <f>'Paramètres'!B14</f>
+        <f>E21+E22-E23-E24-E25</f>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="B27" s="8">
-        <f>B22+B23-B24-B25-B26</f>
+        <f>MAX(0,-B26-'Paramètres'!B15)</f>
       </c>
       <c r="C27" s="8">
-        <f>C22+C23-C24-C25-C26</f>
+        <f>MAX(0,-C26-'Paramètres'!B15)</f>
       </c>
       <c r="D27" s="8">
-        <f>D22+D23-D24-D25-D26</f>
+        <f>MAX(0,-D26-'Paramètres'!B15)</f>
       </c>
       <c r="E27" s="8">
-        <f>E22+E23-E24-E25-E26</f>
-[...16 lines deleted...]
-        <f>MAX(0,-E27-'Paramètres'!B15)</f>
+        <f>MAX(0,-E26-'Paramètres'!B15)</f>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">